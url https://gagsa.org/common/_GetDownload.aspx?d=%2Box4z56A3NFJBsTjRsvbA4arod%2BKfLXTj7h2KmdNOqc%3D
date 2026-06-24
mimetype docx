--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48A00D40" w14:textId="0EB948B9" w:rsidR="00525C5D" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E5A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Softball Field Rental Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F292A50" w14:textId="77777777" w:rsidR="00525C5D" w:rsidRPr="00425E5A" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
       <w:pPr>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
@@ -563,209 +563,275 @@
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="4618749B" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78543E6F" w14:textId="6C4F5168" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Field Hourly Rate (</w:t>
             </w:r>
             <w:r w:rsidR="009B4906">
               <w:t>2-hour max / day</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52EC1618" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="52EC1618" w14:textId="221801EB" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$30/hour</w:t>
+              <w:t>$3</w:t>
+            </w:r>
+            <w:r w:rsidR="003E64CC">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="788D1157" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333E28A3" w14:textId="51F1408E" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Lights for Hourly Rentals</w:t>
             </w:r>
             <w:r w:rsidR="009B4906">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72A9D63F" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>$10/session</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="20E57235" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56DF2A85" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Pitching Lane or Batting Cage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6F0A28" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="4A6F0A28" w14:textId="5931301A" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$10/hour</w:t>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="003E64CC">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="2B11B15B" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5B0E48" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Tournament Rates*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="493FAE62" w14:textId="0F985191" w:rsidR="00425E5A" w:rsidRDefault="004D4B85" w:rsidP="00425E5A">
+          <w:p w14:paraId="493FAE62" w14:textId="1450D84C" w:rsidR="00425E5A" w:rsidRDefault="004D4B85" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$30</w:t>
+              <w:t>$3</w:t>
+            </w:r>
+            <w:r w:rsidR="003E64CC">
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00425E5A">
               <w:t>/game**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="352E5AB0" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CDBC09" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Clinic/Camps/Showcase Events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB38627" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="4FB38627" w14:textId="182C11D6" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$1500/day</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="003E64CC">
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:t>00/day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="6A926D3E" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E59E794" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="4E59E794" w14:textId="58636226" w:rsidR="00425E5A" w:rsidRDefault="003E64CC" w:rsidP="00425E5A">
             <w:r>
-              <w:t>Field Dry</w:t>
+              <w:t xml:space="preserve">Dry </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>AgLime</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A160A34" w14:textId="21D44947" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="003E64CC">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="003E64CC">
+              <w:t>bucket</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E64CC" w14:paraId="6D7EBB0E" w14:textId="77777777" w:rsidTr="00397A1C">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="719F44F7" w14:textId="66E8CEF1" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="00425E5A">
+            <w:r>
+              <w:t>Mound / Box Clay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A160A34" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="0625A6DA" w14:textId="313D85F4" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$12/opened bag</w:t>
+              <w:t>$50/opened bag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="61A4BD79" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E75C323" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Chalk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CBC07F" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="56CBC07F" w14:textId="452654E6" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$10/opened bag</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="003E64CC">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0/opened bag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0805B609" w14:textId="4065823D" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:r>
         <w:t>* Tournament Rental (includes lights, batting cages and pitching lanes</w:t>
       </w:r>
       <w:r w:rsidR="004D4B85">
         <w:t>.  Chalk and Field Dry is also included</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E251A09" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:r>
         <w:t>**Must provide proof of tournament event and teams entered</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71664A11" w14:textId="77777777" w:rsidR="00397A1C" w:rsidRDefault="00397A1C" w:rsidP="00425E5A"/>
     <w:p w14:paraId="5064AFE6" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:r>
         <w:rPr>
@@ -14086,87 +14152,148 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB2DEA0" w14:textId="77777777" w:rsidR="009B4906" w:rsidRDefault="009B4906" w:rsidP="007678A8">
       <w:pPr>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2F74B689" w14:textId="5E22E988" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="007678A8">
+      <w:pPr>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Capital Improvement Fee:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC5DDA4" w14:textId="73ACD4E6" w:rsidR="003E64CC" w:rsidRPr="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="007678A8">
+      <w:pPr>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any renter with ten (10) rental hours in one season (September-August) will automatically be charged a $15/player capital improvement fee. This one-time / season fee will be in addition to the hourly rental fee and must be paid in full before the additional rentals are approved. </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2AAA9978" w14:textId="77777777" w:rsidR="009B4906" w:rsidRDefault="009B4906" w:rsidP="007055A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F62468D" w14:textId="77777777" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="007055A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B725426" w14:textId="77777777" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="007055A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="207D3107" w14:textId="77777777" w:rsidR="009B4906" w:rsidRDefault="009B4906" w:rsidP="007678A8">
       <w:pPr>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="692794CC" w14:textId="6DCE5AC5" w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidRDefault="007678A8" w:rsidP="007678A8">
       <w:pPr>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -29707,51 +29834,61 @@
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Field Preparation and Maintenance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5D2B53" w14:textId="77777777" w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidRDefault="007678A8" w:rsidP="007678A8">
       <w:pPr>
         <w:spacing w:before="23"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">All six (6) fields, along with batting catches and pitching lanes, are included in agreement.  Fields will be prepped by the GAGSA prior to the Event.  Renter is responsible for hand-raking and chalking fields for the remainder of the Event, as well as, adjusting pitching mound distance when needed, unless previously agreed upon in contract that GAGSA will provide.  </w:t>
+        <w:t xml:space="preserve">All six (6) fields, along with batting catches and pitching lanes, are included in agreement.  Fields will be prepped by the GAGSA prior to the Event.  Renter is responsible for hand-raking and chalking fields for the remainder of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Event, as well as, adjusting pitching mound distance when needed, unless previously agreed upon in contract that GAGSA will provide.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0453BBE3" w14:textId="77777777" w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidRDefault="007678A8" w:rsidP="007678A8">
       <w:pPr>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -30401,223 +30538,221 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43C72BA3" w14:textId="34DEB120" w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidRDefault="007678A8" w:rsidP="002233B0">
       <w:pPr>
         <w:spacing w:before="25"/>
         <w:ind w:left="102"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please attach any special requests or instructions for lights, concessions, tournament workers, or field maintenance.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidSect="004D4B85">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="576" w:bottom="720" w:left="576" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6DF1D9B4" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D0282A0" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
-    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53B9F41D" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="127A5510" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52F379C4" w14:textId="3C4BE775" w:rsidR="00525C5D" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6F736202" w14:textId="72664328" w:rsidR="00425E5A" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00425E5A"/>
+    <w:rsid w:val="0001520A"/>
     <w:rsid w:val="00021F02"/>
     <w:rsid w:val="000C1B44"/>
     <w:rsid w:val="00110388"/>
     <w:rsid w:val="001462F1"/>
     <w:rsid w:val="001529DC"/>
     <w:rsid w:val="002233B0"/>
     <w:rsid w:val="00375DA3"/>
     <w:rsid w:val="00397A1C"/>
+    <w:rsid w:val="003E64CC"/>
     <w:rsid w:val="00411167"/>
     <w:rsid w:val="00425E5A"/>
     <w:rsid w:val="004D4B85"/>
     <w:rsid w:val="00525C5D"/>
     <w:rsid w:val="00653D2B"/>
     <w:rsid w:val="007055A8"/>
     <w:rsid w:val="007074AC"/>
     <w:rsid w:val="007678A8"/>
     <w:rsid w:val="00896204"/>
     <w:rsid w:val="008D4F18"/>
     <w:rsid w:val="00962F47"/>
     <w:rsid w:val="009B4906"/>
     <w:rsid w:val="009D1572"/>
     <w:rsid w:val="00A2058B"/>
     <w:rsid w:val="00A30806"/>
     <w:rsid w:val="00BB0E92"/>
     <w:rsid w:val="00BB4114"/>
     <w:rsid w:val="00BD2015"/>
     <w:rsid w:val="00C250F4"/>
     <w:rsid w:val="00E20337"/>
     <w:rsid w:val="00E908A1"/>
     <w:rsid w:val="00EC6A11"/>
     <w:rsid w:val="00EF70B5"/>
     <w:rsid w:val="00F61F18"/>
     <w:rsid w:val="00FD41A5"/>
@@ -30631,51 +30766,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="77B20926"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -31128,51 +31263,51 @@
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00397A1C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="154347469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="317199315">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -31460,70 +31595,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1426</Words>
-  <Characters>8132</Characters>
+  <Words>1477</Words>
+  <Characters>8419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9539</CharactersWithSpaces>
+  <CharactersWithSpaces>9877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brian Osborn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>