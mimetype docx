--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -2,60 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48A00D40" w14:textId="0EB948B9" w:rsidR="00525C5D" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
+    <w:p w14:paraId="48A00D40" w14:textId="6A4AE516" w:rsidR="00525C5D" w:rsidRDefault="00B22E1C" w:rsidP="00525C5D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00425E5A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sam Wise </w:t>
+      </w:r>
+      <w:r w:rsidR="00525C5D" w:rsidRPr="00425E5A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Softball Field Rental Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F292A50" w14:textId="77777777" w:rsidR="00525C5D" w:rsidRPr="00425E5A" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
       <w:pPr>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E5A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Greater Altoona Girls Softball Association</w:t>
       </w:r>
@@ -563,56 +571,56 @@
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="4618749B" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78543E6F" w14:textId="6C4F5168" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Field Hourly Rate (</w:t>
             </w:r>
             <w:r w:rsidR="009B4906">
               <w:t>2-hour max / day</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52EC1618" w14:textId="221801EB" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="52EC1618" w14:textId="28F467FA" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$3</w:t>
+              <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="003E64CC">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B338DB">
+              <w:t>65</w:t>
             </w:r>
             <w:r>
               <w:t>/hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="788D1157" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333E28A3" w14:textId="51F1408E" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Lights for Hourly Rentals</w:t>
             </w:r>
             <w:r w:rsidR="009B4906">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -622,213 +630,217 @@
           <w:p w14:paraId="72A9D63F" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>$10/session</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="20E57235" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56DF2A85" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Pitching Lane or Batting Cage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6F0A28" w14:textId="5931301A" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="4A6F0A28" w14:textId="544041E1" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$1</w:t>
+              <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="003E64CC">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B338DB">
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:t>/hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="2B11B15B" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5B0E48" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Tournament Rates*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="493FAE62" w14:textId="1450D84C" w:rsidR="00425E5A" w:rsidRDefault="004D4B85" w:rsidP="00425E5A">
+          <w:p w14:paraId="493FAE62" w14:textId="11D08F13" w:rsidR="00425E5A" w:rsidRDefault="004D4B85" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$3</w:t>
+              <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="003E64CC">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B338DB">
+              <w:t>40</w:t>
             </w:r>
             <w:r w:rsidR="00425E5A">
               <w:t>/game**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="352E5AB0" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CDBC09" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Clinic/Camps/Showcase Events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB38627" w14:textId="182C11D6" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="4FB38627" w14:textId="4CCDF7AE" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="003E64CC">
-              <w:t>25</w:t>
+            <w:r w:rsidR="00B338DB">
+              <w:t>5000</w:t>
             </w:r>
             <w:r>
-              <w:t>00/day</w:t>
+              <w:t>/day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="6A926D3E" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E59E794" w14:textId="58636226" w:rsidR="00425E5A" w:rsidRDefault="003E64CC" w:rsidP="00425E5A">
             <w:r>
-              <w:t xml:space="preserve">Dry </w:t>
+              <w:t>Dry AgLime</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A160A34" w14:textId="21D44947" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="6A160A34" w14:textId="63D7BEE3" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="003E64CC">
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B338DB">
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="003E64CC">
               <w:t>bucket</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E64CC" w14:paraId="6D7EBB0E" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="719F44F7" w14:textId="66E8CEF1" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="00425E5A">
             <w:r>
               <w:t>Mound / Box Clay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0625A6DA" w14:textId="313D85F4" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="00425E5A">
+          <w:p w14:paraId="0625A6DA" w14:textId="5ED56E8B" w:rsidR="003E64CC" w:rsidRDefault="003E64CC" w:rsidP="00425E5A">
             <w:r>
-              <w:t>$50/opened bag</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00B338DB">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0/opened bag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425E5A" w14:paraId="61A4BD79" w14:textId="77777777" w:rsidTr="00397A1C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E75C323" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>Chalk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CBC07F" w14:textId="452654E6" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+          <w:p w14:paraId="56CBC07F" w14:textId="1282AB6E" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
             <w:r>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="003E64CC">
-              <w:t>2</w:t>
+            <w:r w:rsidR="00B338DB">
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>0/opened bag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0805B609" w14:textId="4065823D" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:r>
         <w:t>* Tournament Rental (includes lights, batting cages and pitching lanes</w:t>
       </w:r>
       <w:r w:rsidR="004D4B85">
         <w:t>.  Chalk and Field Dry is also included</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E251A09" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:r>
         <w:t>**Must provide proof of tournament event and teams entered</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71664A11" w14:textId="77777777" w:rsidR="00397A1C" w:rsidRDefault="00397A1C" w:rsidP="00425E5A"/>
@@ -957,65 +969,51 @@
         <w:gridCol w:w="2677"/>
         <w:gridCol w:w="1541"/>
         <w:gridCol w:w="1441"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
       <w:tr w:rsidR="007678A8" w14:paraId="67A37DEB" w14:textId="77777777" w:rsidTr="007678A8">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="4CE683B1" w14:textId="77777777" w:rsidR="009D1572" w:rsidRPr="009D1572" w:rsidRDefault="009D1572" w:rsidP="00425E5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1572">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Date (mm/dd/</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Date (mm/dd/yy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="42570274" w14:textId="77777777" w:rsidR="009D1572" w:rsidRPr="009D1572" w:rsidRDefault="009D1572" w:rsidP="00425E5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1572">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Start Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -30555,58 +30553,58 @@
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Please attach any special requests or instructions for lights, concessions, tournament workers, or field maintenance.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidSect="004D4B85">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="576" w:bottom="720" w:left="576" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DF1D9B4" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
+    <w:p w14:paraId="077F07B7" w14:textId="77777777" w:rsidR="00DD0956" w:rsidRDefault="00DD0956" w:rsidP="00425E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D0282A0" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
+    <w:p w14:paraId="507753FD" w14:textId="77777777" w:rsidR="00DD0956" w:rsidRDefault="00DD0956" w:rsidP="00425E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -30620,103 +30618,102 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53B9F41D" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
+    <w:p w14:paraId="69F91655" w14:textId="77777777" w:rsidR="00DD0956" w:rsidRDefault="00DD0956" w:rsidP="00425E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="127A5510" w14:textId="77777777" w:rsidR="00BB4114" w:rsidRDefault="00BB4114" w:rsidP="00425E5A">
+    <w:p w14:paraId="4670A705" w14:textId="77777777" w:rsidR="00DD0956" w:rsidRDefault="00DD0956" w:rsidP="00425E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52F379C4" w14:textId="3C4BE775" w:rsidR="00525C5D" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6F736202" w14:textId="72664328" w:rsidR="00425E5A" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="108"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -30724,54 +30721,58 @@
     <w:rsid w:val="0001520A"/>
     <w:rsid w:val="00021F02"/>
     <w:rsid w:val="000C1B44"/>
     <w:rsid w:val="00110388"/>
     <w:rsid w:val="001462F1"/>
     <w:rsid w:val="001529DC"/>
     <w:rsid w:val="002233B0"/>
     <w:rsid w:val="00375DA3"/>
     <w:rsid w:val="00397A1C"/>
     <w:rsid w:val="003E64CC"/>
     <w:rsid w:val="00411167"/>
     <w:rsid w:val="00425E5A"/>
     <w:rsid w:val="004D4B85"/>
     <w:rsid w:val="00525C5D"/>
     <w:rsid w:val="00653D2B"/>
     <w:rsid w:val="007055A8"/>
     <w:rsid w:val="007074AC"/>
     <w:rsid w:val="007678A8"/>
     <w:rsid w:val="00896204"/>
     <w:rsid w:val="008D4F18"/>
     <w:rsid w:val="00962F47"/>
     <w:rsid w:val="009B4906"/>
     <w:rsid w:val="009D1572"/>
     <w:rsid w:val="00A2058B"/>
     <w:rsid w:val="00A30806"/>
+    <w:rsid w:val="00B22E1C"/>
+    <w:rsid w:val="00B338DB"/>
     <w:rsid w:val="00BB0E92"/>
     <w:rsid w:val="00BB4114"/>
     <w:rsid w:val="00BD2015"/>
     <w:rsid w:val="00C250F4"/>
+    <w:rsid w:val="00CE256B"/>
+    <w:rsid w:val="00DD0956"/>
     <w:rsid w:val="00E20337"/>
     <w:rsid w:val="00E908A1"/>
     <w:rsid w:val="00EC6A11"/>
     <w:rsid w:val="00EF70B5"/>
     <w:rsid w:val="00F61F18"/>
     <w:rsid w:val="00FD41A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -31595,70 +31596,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1477</Words>
-  <Characters>8419</Characters>
+  <Words>1478</Words>
+  <Characters>8428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9877</CharactersWithSpaces>
+  <CharactersWithSpaces>9887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brian Osborn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>