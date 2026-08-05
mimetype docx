--- v0 (2026-06-05)
+++ v1 (2026-08-05)
@@ -3,76 +3,84 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48A00D40" w14:textId="6BF5618B" w:rsidR="00525C5D" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
+    <w:p w14:paraId="48A00D40" w14:textId="3958E010" w:rsidR="00525C5D" w:rsidRDefault="008513CB" w:rsidP="00525C5D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00425E5A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Softball Field </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00152F29">
+        <w:t xml:space="preserve">Sam Wise </w:t>
+      </w:r>
+      <w:r w:rsidR="00525C5D" w:rsidRPr="00425E5A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve">Softball </w:t>
+      </w:r>
+      <w:r w:rsidR="00152F29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425E5A">
+      <w:r w:rsidR="00525C5D" w:rsidRPr="00425E5A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F292A50" w14:textId="77777777" w:rsidR="00525C5D" w:rsidRPr="00425E5A" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
       <w:pPr>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E5A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Greater Altoona Girls Softball Association</w:t>
       </w:r>
@@ -203,51 +211,58 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Applicant Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A176EA6" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FFC9970" w14:textId="2015A54B" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Name: </w:t>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00420628">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A06D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A06D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00420628">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -257,257 +272,215 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00837B96">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00837B96">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Organization: </w:t>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AD5436">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7897544C" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6089D60D" w14:textId="420537C0" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Address: _________________________</w:t>
       </w:r>
       <w:r w:rsidR="00397A1C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00397A1C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>City: ____________</w:t>
       </w:r>
       <w:r w:rsidR="00397A1C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E5A709" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F45D6D7" w14:textId="4BEA9299" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
+    <w:p w14:paraId="5F45D6D7" w14:textId="25F61D9B" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00397A1C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD5436">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00585981">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00585981">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00585981">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00585981">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00585981">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154FD664" w14:textId="77777777" w:rsidR="00425E5A" w:rsidRDefault="00425E5A" w:rsidP="00425E5A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...79 lines deleted...]
-        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="734A4CC3" w14:textId="7E1852DF" w:rsidR="00425E5A" w:rsidRPr="009D1572" w:rsidRDefault="00EE60BA" w:rsidP="00425E5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r w:rsidR="00425E5A" w:rsidRPr="009D1572">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -720,52 +693,57 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Vendor Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063F6C1E" w14:textId="77777777" w:rsidR="009D1572" w:rsidRPr="009D1572" w:rsidRDefault="009D1572" w:rsidP="00C97D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="710E6ACB" w14:textId="54BB8B09" w:rsidR="00E65007" w:rsidRDefault="00653744" w:rsidP="008109C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:t>Vendor will not sell or displa</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> will not sell or displa</w:t>
       </w:r>
       <w:r w:rsidR="00E66C7F">
         <w:t xml:space="preserve">y bottled or canned soft drinks, water, or </w:t>
       </w:r>
       <w:r w:rsidR="009741A9">
         <w:t>sports drinks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D7548B" w14:textId="3B911445" w:rsidR="009741A9" w:rsidRDefault="009741A9" w:rsidP="008109C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Vendor will not sell pre-packaged food / snacks / or des</w:t>
       </w:r>
       <w:r w:rsidR="00E65007">
         <w:t>serts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2768A0" w14:textId="1006B255" w:rsidR="00837B96" w:rsidRDefault="00E65007" w:rsidP="008109C3">
       <w:pPr>
@@ -776,78 +754,90 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Vendor will not display signage</w:t>
       </w:r>
       <w:r w:rsidR="00837B96">
         <w:t xml:space="preserve"> that displays a corporate beverage logo (Pepsi, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00837B96">
         <w:t>RedBull</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00837B96">
         <w:t xml:space="preserve">, Monster, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00837B96">
         <w:t>Etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00837B96">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFE01B5" w14:textId="2C9A8D9F" w:rsidR="00F93920" w:rsidRDefault="00F93920" w:rsidP="008109C3">
+    <w:p w14:paraId="5FFE01B5" w14:textId="6BB24970" w:rsidR="00F93920" w:rsidRDefault="00F93920" w:rsidP="008109C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All menu items and pricing must be approved by </w:t>
       </w:r>
       <w:r w:rsidR="00A04C56">
         <w:t xml:space="preserve">GAGSA concessions manager and must not compete with items available at the GAGSA concession stand.  </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7797E54D" w14:textId="67DE52D3" w:rsidR="00A04C56" w:rsidRDefault="00A04C56" w:rsidP="008109C3">
+      <w:r w:rsidR="00DD082F">
+        <w:t>A copy of the menu and pricing must be provided 7 days prior to the event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7797E54D" w14:textId="52996B0B" w:rsidR="00A04C56" w:rsidRDefault="00A04C56" w:rsidP="008109C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Vendors must have the proper State of Iowa and City of Altoona Licensing</w:t>
+        <w:t>Vendors must have the proper State of Iowa</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0669">
+        <w:t xml:space="preserve"> Licensing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and City of Altoona </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0669">
+        <w:t>Permits</w:t>
       </w:r>
       <w:r w:rsidR="00C97D07">
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69865D22" w14:textId="752DD994" w:rsidR="00C97D07" w:rsidRDefault="00C97D07" w:rsidP="008109C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vendors must </w:t>
       </w:r>
       <w:r w:rsidR="006035F4">
         <w:t xml:space="preserve">provide a copy of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">general liability insurance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DDDCA8" w14:textId="20D439D4" w:rsidR="00397A1C" w:rsidRPr="00397A1C" w:rsidRDefault="00397A1C" w:rsidP="007D131D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -876,1031 +866,1000 @@
         </w:rPr>
         <w:t>The applicant and/or organization is solely responsible for the</w:t>
       </w:r>
       <w:r w:rsidR="00EF28AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF28AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>operations</w:t>
       </w:r>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conducted within the facility and shall bear financial responsibility for damages to the property of Sam Wise Youth Complex, claims made as a result of any accidents or injuries to the applicant, guest, or invitees or any person providing services to applicant and/or organization arising out of the negligent act of the applicant or organization. Applicant and/or organization shall </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> conducted within the facility and shall bear financial responsibility for damages to the property of Sam Wise Youth Complex, claims made as a result of any accidents or injuries to the applicant, guest, or invitees or any person providing services to applicant and/or organization arising out of the negligent act of the applicant or organization. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00397A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00397A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00397A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be responsible for the control and supervision of the people in attendance during the use of the facility and shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">be responsible for the control and supervision of the people in attendance during the use of the facility and shall see that no damage has been done. Any violation of this provision may result in a denial of further permits and financial loss. Applicant shall assume the defense of and indemnify and hold harmless the Association, its officers and members from claims, loss, damage, injury, and liability arising out of the negligent act of the applicant or organization. Acceptance of the Insurance Certificate does not relieve the applicant from liability under the indemnity and Hold Harmless Clause. </w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="19A36526" w14:textId="77777777" w:rsidR="00EF28AA" w:rsidRPr="007678A8" w:rsidRDefault="00EF28AA" w:rsidP="00EF28AA">
+        <w:t xml:space="preserve">see that no damage has been done. Any violation of this provision may result in a denial of further permits and financial loss. Applicant shall assume the defense of and indemnify and hold harmless the Association, its officers and members from claims, loss, damage, injury, and liability arising out of the negligent act of the applicant or organization. Acceptance of the Insurance Certificate does not relieve the applicant from liability under the indemnity and Hold Harmless Clause. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6C27BE" w14:textId="77777777" w:rsidR="00EF28AA" w:rsidRPr="007678A8" w:rsidRDefault="00EF28AA" w:rsidP="00EF28AA">
       <w:pPr>
         <w:spacing w:before="29"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-1"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="2C6C27BE" w14:textId="77777777" w:rsidR="00EF28AA" w:rsidRPr="007678A8" w:rsidRDefault="00EF28AA" w:rsidP="00EF28AA">
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3D5BB2" w14:textId="5B2C6999" w:rsidR="00EF28AA" w:rsidRPr="007678A8" w:rsidRDefault="00EF28AA" w:rsidP="00EF28AA">
       <w:pPr>
         <w:spacing w:before="29"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vendor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>io</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in April</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>va</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>io</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...9 lines deleted...]
-          <w:spacing w:val="7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="26"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007678A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...62 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">based on Altoona &amp; SEP Based vendors and facility availability.  Vendors will not be set until after all GAGSA tournament and league schedules have been set. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ro</w:t>
-[...13 lines deleted...]
-          <w:b/>
+        <w:t>No new vendor applications will be considered after April 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32C31" w:rsidRPr="00B32C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...111 lines deleted...]
-      <w:r w:rsidRPr="007678A8">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32C31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...600 lines deleted...]
-        <w:t xml:space="preserve">based on Altoona &amp; SEP Based vendors and facility availability.  Vendors will not be set until after all GAGSA tournament and league schedules have been set.  </w:t>
+        <w:t xml:space="preserve"> of the current softball season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F393ED" w14:textId="77777777" w:rsidR="00EF28AA" w:rsidRPr="007678A8" w:rsidRDefault="00EF28AA" w:rsidP="00EF28AA">
       <w:pPr>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Park/Fi</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
@@ -2363,56 +2322,57 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Licensure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D083BD0" w14:textId="24387F7F" w:rsidR="00EF28AA" w:rsidRPr="00321984" w:rsidRDefault="00EF28AA" w:rsidP="00321984">
+    <w:p w14:paraId="4D083BD0" w14:textId="43BC55CB" w:rsidR="00EF28AA" w:rsidRDefault="00EF28AA" w:rsidP="00321984">
       <w:pPr>
         <w:spacing w:before="24"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mu</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2660,99 +2620,269 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is applicable to mobile vendor operations</w:t>
       </w:r>
       <w:r w:rsidRPr="007678A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendor must possess and display all applicable State of Iowa and City of Altoona license related to their operations. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Vendor must possess and display all applicable State of Iowa </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD082F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">License </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and City of Altoona </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD082F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elated to their operations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1682B8B2" w14:textId="0C1E45A6" w:rsidR="00DD082F" w:rsidRDefault="00DD082F" w:rsidP="00DD082F">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Payment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF43226" w14:textId="14DD2301" w:rsidR="00DD082F" w:rsidRPr="007678A8" w:rsidRDefault="00DD082F" w:rsidP="00DD082F">
+      <w:pPr>
+        <w:spacing w:before="24"/>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="006E195D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete payment to GAGSA within 15 days of the conclusion of the event. GAGSA reserves the right to request </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a detailed sales summary from the vendor to confirm total sales during the event. Failure to provide a sales summary upon request may result in an estimated sales rate being applied based on the GAGSA executive </w:t>
+      </w:r>
+      <w:r w:rsidR="00585981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>board’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assumptions of past events. This estimated rate will be final and considered the vendors obligated </w:t>
+      </w:r>
+      <w:r w:rsidR="00585981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708AC3B4" w14:textId="77777777" w:rsidR="00DD082F" w:rsidRPr="00321984" w:rsidRDefault="00DD082F" w:rsidP="00321984">
+      <w:pPr>
+        <w:spacing w:before="24"/>
+        <w:ind w:left="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0E701808" w14:textId="77777777" w:rsidR="00397A1C" w:rsidRDefault="00397A1C" w:rsidP="00397A1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">I have read the Rental Policies and Regulations and agree to abide by all of the conditions of this application and of any contract or permit issued based on this application. </w:t>
+        <w:t xml:space="preserve">I have read the Rental Policies and Regulations and agree to abide by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00397A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00397A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the conditions of this application and of any contract or permit issued based on this application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4039DF" w14:textId="77777777" w:rsidR="007678A8" w:rsidRPr="00397A1C" w:rsidRDefault="007678A8" w:rsidP="00397A1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758FBDFE" w14:textId="27AFDD94" w:rsidR="002233B0" w:rsidRDefault="00397A1C" w:rsidP="00397A1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Applicant’s Signature: _________________</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Applicant’s Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">__________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00397A1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
@@ -2782,131 +2912,129 @@
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A55B04" w14:textId="77777777" w:rsidR="00321984" w:rsidRDefault="00321984" w:rsidP="00397A1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2678B25C" w14:textId="267FF34B" w:rsidR="002233B0" w:rsidRPr="00397A1C" w:rsidRDefault="002233B0" w:rsidP="00397A1C">
+    <w:p w14:paraId="56C4FE72" w14:textId="3B9C8665" w:rsidR="007678A8" w:rsidRPr="00585981" w:rsidRDefault="002233B0" w:rsidP="00585981">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GAGSA Executive Board Member: _________________________________ Date:  ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C4FE72" w14:textId="7BCA8093" w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidRDefault="007678A8" w:rsidP="007678A8">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="007678A8" w:rsidRPr="007678A8" w:rsidSect="004D4B85">
+    <w:sectPr w:rsidR="007678A8" w:rsidRPr="00585981" w:rsidSect="004D4B85">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="576" w:bottom="720" w:left="576" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50BB6736" w14:textId="77777777" w:rsidR="003F428B" w:rsidRDefault="003F428B" w:rsidP="00425E5A">
+    <w:p w14:paraId="30205A81" w14:textId="77777777" w:rsidR="003F7B51" w:rsidRDefault="003F7B51" w:rsidP="00425E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2355D5B2" w14:textId="77777777" w:rsidR="003F428B" w:rsidRDefault="003F428B" w:rsidP="00425E5A">
+    <w:p w14:paraId="09C541C5" w14:textId="77777777" w:rsidR="003F7B51" w:rsidRDefault="003F7B51" w:rsidP="00425E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2918,58 +3046,58 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2343826C" w14:textId="77777777" w:rsidR="003F428B" w:rsidRDefault="003F428B" w:rsidP="00425E5A">
+    <w:p w14:paraId="29CDC4CE" w14:textId="77777777" w:rsidR="003F7B51" w:rsidRDefault="003F7B51" w:rsidP="00425E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44BCD1D0" w14:textId="77777777" w:rsidR="003F428B" w:rsidRDefault="003F428B" w:rsidP="00425E5A">
+    <w:p w14:paraId="6D5C9462" w14:textId="77777777" w:rsidR="003F7B51" w:rsidRDefault="003F7B51" w:rsidP="00425E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52F379C4" w14:textId="3C4BE775" w:rsidR="00525C5D" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6F736202" w14:textId="72664328" w:rsidR="00425E5A" w:rsidRDefault="00525C5D" w:rsidP="00525C5D">
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
@@ -3090,146 +3218,156 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="116292156">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00425E5A"/>
     <w:rsid w:val="0001520A"/>
     <w:rsid w:val="000160A3"/>
     <w:rsid w:val="00021F02"/>
     <w:rsid w:val="000642D3"/>
     <w:rsid w:val="000C1B44"/>
     <w:rsid w:val="00110388"/>
     <w:rsid w:val="001340E7"/>
     <w:rsid w:val="001462F1"/>
     <w:rsid w:val="001529DC"/>
     <w:rsid w:val="00152F29"/>
     <w:rsid w:val="0017381A"/>
     <w:rsid w:val="00173D67"/>
     <w:rsid w:val="00184B54"/>
     <w:rsid w:val="00185501"/>
     <w:rsid w:val="002233B0"/>
     <w:rsid w:val="00241D4F"/>
     <w:rsid w:val="002A06D3"/>
     <w:rsid w:val="00321984"/>
     <w:rsid w:val="00375DA3"/>
     <w:rsid w:val="00397A1C"/>
     <w:rsid w:val="003A241F"/>
     <w:rsid w:val="003E64CC"/>
+    <w:rsid w:val="003F0669"/>
     <w:rsid w:val="003F428B"/>
+    <w:rsid w:val="003F7B51"/>
     <w:rsid w:val="00411167"/>
     <w:rsid w:val="00420628"/>
     <w:rsid w:val="00425E5A"/>
     <w:rsid w:val="00427D02"/>
     <w:rsid w:val="004D4B85"/>
     <w:rsid w:val="004E032F"/>
     <w:rsid w:val="0051626A"/>
     <w:rsid w:val="00525C5D"/>
+    <w:rsid w:val="00585981"/>
     <w:rsid w:val="0059226F"/>
     <w:rsid w:val="005D3FCA"/>
     <w:rsid w:val="006035F4"/>
     <w:rsid w:val="00653744"/>
     <w:rsid w:val="00653D2B"/>
     <w:rsid w:val="00693980"/>
     <w:rsid w:val="006D1EAC"/>
+    <w:rsid w:val="006E195D"/>
     <w:rsid w:val="007055A8"/>
     <w:rsid w:val="007074AC"/>
     <w:rsid w:val="007678A8"/>
     <w:rsid w:val="007D131D"/>
     <w:rsid w:val="008109C3"/>
     <w:rsid w:val="00813C10"/>
     <w:rsid w:val="00837B96"/>
     <w:rsid w:val="008472FF"/>
+    <w:rsid w:val="008513CB"/>
     <w:rsid w:val="00896204"/>
     <w:rsid w:val="008D4F18"/>
     <w:rsid w:val="00921402"/>
     <w:rsid w:val="00925E71"/>
+    <w:rsid w:val="0093548E"/>
     <w:rsid w:val="00962F47"/>
     <w:rsid w:val="009741A9"/>
     <w:rsid w:val="009A1053"/>
     <w:rsid w:val="009B4906"/>
     <w:rsid w:val="009D1572"/>
     <w:rsid w:val="009E7010"/>
     <w:rsid w:val="00A04C56"/>
     <w:rsid w:val="00A2058B"/>
     <w:rsid w:val="00A30806"/>
     <w:rsid w:val="00AD5436"/>
     <w:rsid w:val="00B15C72"/>
+    <w:rsid w:val="00B32C31"/>
     <w:rsid w:val="00BB0E92"/>
     <w:rsid w:val="00BB4114"/>
     <w:rsid w:val="00BD2015"/>
     <w:rsid w:val="00C250F4"/>
+    <w:rsid w:val="00C76E00"/>
     <w:rsid w:val="00C97D07"/>
     <w:rsid w:val="00CA653B"/>
+    <w:rsid w:val="00CE256B"/>
     <w:rsid w:val="00D62A69"/>
+    <w:rsid w:val="00DD082F"/>
     <w:rsid w:val="00E20337"/>
     <w:rsid w:val="00E2399B"/>
     <w:rsid w:val="00E65007"/>
     <w:rsid w:val="00E66C7F"/>
     <w:rsid w:val="00E85753"/>
     <w:rsid w:val="00E908A1"/>
     <w:rsid w:val="00EC2211"/>
     <w:rsid w:val="00EC6A11"/>
     <w:rsid w:val="00EE60BA"/>
     <w:rsid w:val="00EF28AA"/>
     <w:rsid w:val="00EF70B5"/>
     <w:rsid w:val="00F233F0"/>
     <w:rsid w:val="00F61F18"/>
     <w:rsid w:val="00F93920"/>
     <w:rsid w:val="00FD41A5"/>
     <w:rsid w:val="00FD4732"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -3717,51 +3855,50 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00425E5A"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00425E5A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00397A1C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008109C3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4074,70 +4211,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>665</Words>
-  <Characters>3791</Characters>
+  <Words>737</Words>
+  <Characters>4205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4448</CharactersWithSpaces>
+  <CharactersWithSpaces>4933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brian Osborn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>